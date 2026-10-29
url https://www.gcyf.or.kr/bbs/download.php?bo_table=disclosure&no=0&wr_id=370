--- v0 (2026-08-30)
+++ v1 (2026-10-29)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\시책추진비\202606 시책추진비\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\지도점검\시책추진\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{49011B90-BC73-4C2D-BD56-93665D5FBF9F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EED283DA-DCFA-471E-A5BA-86F6990A4C82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28800" yWindow="1170" windowWidth="29010" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3월 시책추진 업무추진비 내역" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3월 시책추진 업무추진비 내역'!$B$6:$J$15</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -656,51 +656,51 @@
     </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
@@ -778,50 +778,53 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="쉼표 [0] 2" xfId="3" xr:uid="{82A07233-4920-4951-AE37-6B2227D344F2}"/>
@@ -1101,413 +1104,430 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J19"/>
+  <dimension ref="A1:L19"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="P13" sqref="P13"/>
+      <selection activeCell="K7" sqref="K7:L14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.25" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="115.625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.25" customWidth="1"/>
     <col min="10" max="10" width="14.875" customWidth="1"/>
+    <col min="11" max="11" width="9.5" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="7.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="B1" s="6"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="6"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
     </row>
-    <row r="2" spans="1:10" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B2" s="40" t="s">
+    <row r="2" spans="1:12" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B2" s="41" t="s">
         <v>44</v>
       </c>
-      <c r="C2" s="41"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:10" ht="8.25" customHeight="1" thickTop="1">
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="43"/>
+    </row>
+    <row r="3" spans="1:12" ht="8.25" customHeight="1" thickTop="1">
       <c r="B3" s="6"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="6"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
-    <row r="4" spans="1:10" ht="39" customHeight="1">
+    <row r="4" spans="1:12" ht="39" customHeight="1">
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="43" t="s">
+      <c r="C4" s="44" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="43"/>
-      <c r="E4" s="43"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
       <c r="F4" s="8"/>
       <c r="G4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="9"/>
-      <c r="I4" s="44">
+      <c r="I4" s="45">
         <f>SUM(J7:J14)</f>
         <v>693000</v>
       </c>
-      <c r="J4" s="45"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="39" customHeight="1">
+      <c r="J4" s="46"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" thickBot="1"/>
+    <row r="6" spans="1:12" ht="39" customHeight="1">
       <c r="A6" s="10"/>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="39" customHeight="1">
+    <row r="7" spans="1:12" ht="39" customHeight="1">
       <c r="A7" s="10"/>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D7" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="19">
         <v>46184</v>
       </c>
       <c r="F7" s="30" t="s">
         <v>32</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H7" s="25" t="s">
         <v>33</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="26">
         <v>140000</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" ht="39" customHeight="1">
+      <c r="K7" s="4"/>
+      <c r="L7" s="40"/>
+    </row>
+    <row r="8" spans="1:12" ht="39" customHeight="1">
       <c r="A8" s="10"/>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D8" s="28" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="19">
         <v>46199</v>
       </c>
       <c r="F8" s="30" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>35</v>
       </c>
       <c r="H8" s="25" t="s">
         <v>36</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J8" s="26">
         <v>240000</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="39" customHeight="1">
+      <c r="K8" s="4"/>
+      <c r="L8" s="40"/>
+    </row>
+    <row r="9" spans="1:12" ht="39" customHeight="1">
       <c r="A9" s="10"/>
       <c r="B9" s="5">
         <v>3</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D9" s="28" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="19">
-        <v>46199</v>
+        <v>46192</v>
       </c>
       <c r="F9" s="31" t="s">
         <v>38</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>29</v>
       </c>
       <c r="H9" s="29" t="s">
         <v>37</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="26">
         <v>98200</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" ht="39" customHeight="1">
+      <c r="K9" s="4"/>
+      <c r="L9" s="40"/>
+    </row>
+    <row r="10" spans="1:12" ht="39" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="5">
         <v>4</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D10" s="28" t="s">
         <v>40</v>
       </c>
       <c r="E10" s="19">
         <v>46203</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="34" t="s">
         <v>42</v>
       </c>
       <c r="H10" s="35" t="s">
         <v>43</v>
       </c>
       <c r="I10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J10" s="36">
         <v>36000</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" ht="39" customHeight="1">
+      <c r="K10" s="4"/>
+      <c r="L10" s="40"/>
+    </row>
+    <row r="11" spans="1:12" ht="39" customHeight="1">
       <c r="A11" s="10"/>
       <c r="B11" s="5">
         <v>5</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="28" t="s">
         <v>45</v>
       </c>
       <c r="E11" s="19">
         <v>46185</v>
       </c>
       <c r="F11" s="32" t="s">
         <v>47</v>
       </c>
       <c r="G11" s="34" t="s">
         <v>46</v>
       </c>
       <c r="H11" s="35" t="s">
         <v>48</v>
       </c>
       <c r="I11" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J11" s="36">
         <v>134200</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" ht="39" customHeight="1">
+      <c r="K11" s="4"/>
+      <c r="L11" s="40"/>
+    </row>
+    <row r="12" spans="1:12" ht="39" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="5">
         <v>6</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D12" s="28" t="s">
         <v>49</v>
       </c>
       <c r="E12" s="19">
         <v>46183</v>
       </c>
       <c r="F12" s="33" t="s">
         <v>50</v>
       </c>
       <c r="G12" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H12" s="35" t="s">
         <v>52</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J12" s="36">
         <v>16800</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" ht="39" customHeight="1">
+      <c r="K12" s="4"/>
+      <c r="L12" s="40"/>
+    </row>
+    <row r="13" spans="1:12" ht="39" customHeight="1">
       <c r="A13" s="10"/>
       <c r="B13" s="5">
         <v>7</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D13" s="28" t="s">
         <v>53</v>
       </c>
       <c r="E13" s="19">
         <v>46183</v>
       </c>
       <c r="F13" s="33" t="s">
         <v>55</v>
       </c>
       <c r="G13" s="34" t="s">
         <v>56</v>
       </c>
       <c r="H13" s="35" t="s">
         <v>54</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J13" s="36">
         <v>15000</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" ht="39" customHeight="1">
+      <c r="K13" s="4"/>
+      <c r="L13" s="40"/>
+    </row>
+    <row r="14" spans="1:12" ht="39" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="5">
         <v>8</v>
       </c>
       <c r="C14" s="16" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="37" t="s">
         <v>57</v>
       </c>
       <c r="E14" s="19">
         <v>46177</v>
       </c>
       <c r="F14" s="38" t="s">
         <v>58</v>
       </c>
       <c r="G14" s="34" t="s">
         <v>51</v>
       </c>
       <c r="H14" s="35" t="s">
         <v>59</v>
       </c>
       <c r="I14" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="27">
         <v>12800</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" s="3" customFormat="1" ht="39" customHeight="1" thickBot="1">
+      <c r="K14" s="4"/>
+      <c r="L14" s="40"/>
+    </row>
+    <row r="15" spans="1:12" s="3" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="B15" s="14"/>
       <c r="C15" s="15"/>
       <c r="D15" s="20"/>
       <c r="E15" s="21"/>
       <c r="F15" s="22" t="s">
         <v>25</v>
       </c>
       <c r="G15" s="23" t="s">
         <v>26</v>
       </c>
       <c r="H15" s="20"/>
       <c r="I15" s="20"/>
       <c r="J15" s="24"/>
     </row>
-    <row r="16" spans="1:10" ht="15" customHeight="1">
+    <row r="16" spans="1:12" ht="15" customHeight="1">
       <c r="B16" s="1"/>
       <c r="E16" s="18"/>
       <c r="J16" s="2"/>
     </row>
     <row r="19" spans="6:6">
       <c r="F19" s="4"/>
     </row>
   </sheetData>
   <autoFilter ref="B6:J15" xr:uid="{00000000-0009-0000-0000-000000000000}">
     <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:J15">
       <sortCondition ref="E6:E15"/>
     </sortState>
   </autoFilter>
   <mergeCells count="3">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">