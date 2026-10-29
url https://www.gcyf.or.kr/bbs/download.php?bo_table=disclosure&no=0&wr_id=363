--- v0 (2026-06-26)
+++ v1 (2026-10-29)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\업추비 취합\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\지도점검\시책추진\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A97B3AF5-42EE-4F82-B787-6949547B7319}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6DF87A5D-DE22-4EC5-A1C0-C70A16B2E518}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28800" yWindow="780" windowWidth="29010" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3월 시책추진 업무추진비 내역" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3월 시책추진 업무추진비 내역'!$B$6:$J$17</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -643,74 +643,77 @@
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="dotted">
         <color auto="1"/>
       </left>
       <right/>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
@@ -768,110 +771,114 @@
     </xf>
     <xf numFmtId="41" fontId="9" fillId="3" borderId="13" xfId="1" applyFont="1" applyFill="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="3" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="5" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="9" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="14" xfId="1" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="10" xfId="6" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="8">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
     <cellStyle name="쉼표 [0] 2" xfId="3" xr:uid="{82A07233-4920-4951-AE37-6B2227D344F2}"/>
     <cellStyle name="쉼표 [0] 3" xfId="4" xr:uid="{AE496681-DB32-48C5-9DF5-9440E36699CF}"/>
     <cellStyle name="쉼표 [0] 4" xfId="5" xr:uid="{60FBA0ED-A98E-4F3C-866E-770E3F9E3583}"/>
     <cellStyle name="쉼표 [0] 5" xfId="6" xr:uid="{8A095A52-8CF9-43BA-A746-4185764F9A81}"/>
+    <cellStyle name="쉼표 [0] 6" xfId="7" xr:uid="{915C1C2A-F37A-4043-909E-67FD731E4A63}"/>
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 3" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
@@ -1123,456 +1130,476 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J21"/>
+  <dimension ref="A1:L21"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.25" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="83.75" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.25" customWidth="1"/>
     <col min="10" max="10" width="14.875" customWidth="1"/>
     <col min="12" max="12" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="7.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="B1" s="6"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="6"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
     </row>
-    <row r="2" spans="1:10" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B2" s="33" t="s">
+    <row r="2" spans="1:12" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B2" s="45" t="s">
         <v>63</v>
       </c>
-      <c r="C2" s="34"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:10" ht="8.25" customHeight="1" thickTop="1">
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="47"/>
+    </row>
+    <row r="3" spans="1:12" ht="8.25" customHeight="1" thickTop="1">
       <c r="B3" s="6"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="6"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
-    <row r="4" spans="1:10" ht="39" customHeight="1">
+    <row r="4" spans="1:12" ht="39" customHeight="1">
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="36" t="s">
+      <c r="C4" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="36"/>
-      <c r="E4" s="36"/>
+      <c r="D4" s="48"/>
+      <c r="E4" s="48"/>
       <c r="F4" s="8"/>
       <c r="G4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="9"/>
-      <c r="I4" s="37">
+      <c r="I4" s="49">
         <f>SUM(J7:J16)</f>
         <v>743180</v>
       </c>
-      <c r="J4" s="38"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:10" ht="39" customHeight="1">
+      <c r="J4" s="50"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" thickBot="1"/>
+    <row r="6" spans="1:12" ht="39" customHeight="1">
       <c r="A6" s="10"/>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="39" customHeight="1">
+    <row r="7" spans="1:12" ht="39" customHeight="1">
       <c r="A7" s="10"/>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="29" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="19">
         <v>46164</v>
       </c>
-      <c r="F7" s="39" t="s">
+      <c r="F7" s="33" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>39</v>
       </c>
       <c r="H7" s="26" t="s">
         <v>40</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J7" s="27">
         <v>57000</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" ht="39" customHeight="1">
+      <c r="K7" s="4"/>
+      <c r="L7" s="44"/>
+    </row>
+    <row r="8" spans="1:12" ht="39" customHeight="1">
       <c r="A8" s="10"/>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="29" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="19">
         <v>46171</v>
       </c>
-      <c r="F8" s="39" t="s">
+      <c r="F8" s="33" t="s">
         <v>38</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="26" t="s">
         <v>41</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J8" s="27">
         <v>96000</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="39" customHeight="1">
+      <c r="K8" s="4"/>
+      <c r="L8" s="44"/>
+    </row>
+    <row r="9" spans="1:12" ht="39" customHeight="1">
       <c r="A9" s="10"/>
       <c r="B9" s="5">
         <v>3</v>
       </c>
       <c r="C9" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="29" t="s">
         <v>42</v>
       </c>
       <c r="E9" s="19">
         <v>46149</v>
       </c>
-      <c r="F9" s="40" t="s">
+      <c r="F9" s="34" t="s">
         <v>43</v>
       </c>
       <c r="G9" s="16" t="s">
         <v>36</v>
       </c>
       <c r="H9" s="30" t="s">
         <v>44</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J9" s="27">
         <v>96000</v>
       </c>
-    </row>
-    <row r="10" spans="1:10" ht="39" customHeight="1">
+      <c r="K9" s="4"/>
+      <c r="L9" s="44"/>
+    </row>
+    <row r="10" spans="1:12" ht="39" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="5">
         <v>4</v>
       </c>
       <c r="C10" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="29" t="s">
         <v>34</v>
       </c>
       <c r="E10" s="19">
-        <v>46146</v>
-[...1 lines deleted...]
-      <c r="F10" s="42" t="s">
+        <v>46148</v>
+      </c>
+      <c r="F10" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="G10" s="44" t="s">
+      <c r="G10" s="38" t="s">
         <v>49</v>
       </c>
-      <c r="H10" s="45" t="s">
+      <c r="H10" s="39" t="s">
         <v>52</v>
       </c>
       <c r="I10" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="46">
+      <c r="J10" s="40">
         <v>15000</v>
       </c>
-    </row>
-    <row r="11" spans="1:10" ht="39" customHeight="1">
+      <c r="K10" s="4"/>
+      <c r="L10" s="44"/>
+    </row>
+    <row r="11" spans="1:12" ht="39" customHeight="1">
       <c r="A11" s="10"/>
       <c r="B11" s="5">
         <v>5</v>
       </c>
       <c r="C11" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="29" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="19">
-        <v>46149</v>
-[...1 lines deleted...]
-      <c r="F11" s="42" t="s">
+        <v>46150</v>
+      </c>
+      <c r="F11" s="36" t="s">
         <v>46</v>
       </c>
-      <c r="G11" s="44" t="s">
+      <c r="G11" s="38" t="s">
         <v>50</v>
       </c>
-      <c r="H11" s="45" t="s">
+      <c r="H11" s="39" t="s">
         <v>53</v>
       </c>
       <c r="I11" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="J11" s="46">
+      <c r="J11" s="40">
         <v>141900</v>
       </c>
-    </row>
-    <row r="12" spans="1:10" ht="39" customHeight="1">
+      <c r="K11" s="4"/>
+      <c r="L11" s="44"/>
+    </row>
+    <row r="12" spans="1:12" ht="39" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="5">
         <v>6</v>
       </c>
       <c r="C12" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="29" t="s">
         <v>34</v>
       </c>
       <c r="E12" s="19">
         <v>46156</v>
       </c>
-      <c r="F12" s="43" t="s">
+      <c r="F12" s="37" t="s">
         <v>47</v>
       </c>
-      <c r="G12" s="44" t="s">
+      <c r="G12" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="H12" s="45" t="s">
+      <c r="H12" s="39" t="s">
         <v>54</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="J12" s="46">
+      <c r="J12" s="40">
         <v>80000</v>
       </c>
-    </row>
-    <row r="13" spans="1:10" ht="39" customHeight="1">
+      <c r="K12" s="4"/>
+      <c r="L12" s="44"/>
+    </row>
+    <row r="13" spans="1:12" ht="39" customHeight="1">
       <c r="A13" s="10"/>
       <c r="B13" s="5">
         <v>7</v>
       </c>
       <c r="C13" s="16" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="29" t="s">
         <v>34</v>
       </c>
       <c r="E13" s="19">
-        <v>46161</v>
-[...1 lines deleted...]
-      <c r="F13" s="43" t="s">
+        <v>46162</v>
+      </c>
+      <c r="F13" s="37" t="s">
         <v>48</v>
       </c>
-      <c r="G13" s="44" t="s">
+      <c r="G13" s="38" t="s">
         <v>51</v>
       </c>
-      <c r="H13" s="45" t="s">
+      <c r="H13" s="39" t="s">
         <v>55</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="J13" s="46">
+      <c r="J13" s="40">
         <v>112000</v>
       </c>
-    </row>
-    <row r="14" spans="1:10" ht="39" customHeight="1">
+      <c r="K13" s="4"/>
+      <c r="L13" s="44"/>
+    </row>
+    <row r="14" spans="1:12" ht="39" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="5">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D14" s="47" t="s">
+      <c r="D14" s="41" t="s">
         <v>32</v>
       </c>
       <c r="E14" s="19">
         <v>46162</v>
       </c>
-      <c r="F14" s="48" t="s">
+      <c r="F14" s="42" t="s">
         <v>61</v>
       </c>
-      <c r="G14" s="44" t="s">
+      <c r="G14" s="38" t="s">
         <v>31</v>
       </c>
-      <c r="H14" s="45" t="s">
+      <c r="H14" s="39" t="s">
         <v>62</v>
       </c>
       <c r="I14" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J14" s="28">
         <v>91000</v>
       </c>
-    </row>
-    <row r="15" spans="1:10" ht="39" customHeight="1">
+      <c r="K14" s="4"/>
+      <c r="L14" s="44"/>
+    </row>
+    <row r="15" spans="1:12" ht="39" customHeight="1">
       <c r="A15" s="10"/>
       <c r="B15" s="5">
         <v>9</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D15" s="47" t="s">
+      <c r="D15" s="41" t="s">
         <v>56</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="43">
         <v>46161</v>
       </c>
-      <c r="F15" s="41" t="s">
+      <c r="F15" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="G15" s="44" t="s">
+      <c r="G15" s="38" t="s">
         <v>30</v>
       </c>
       <c r="H15" s="31" t="s">
         <v>58</v>
       </c>
       <c r="I15" s="16" t="s">
         <v>27</v>
       </c>
       <c r="J15" s="32">
         <v>8980</v>
       </c>
-    </row>
-    <row r="16" spans="1:10" ht="39" customHeight="1">
+      <c r="K15" s="4"/>
+      <c r="L15" s="44"/>
+    </row>
+    <row r="16" spans="1:12" ht="39" customHeight="1">
       <c r="A16" s="10"/>
       <c r="B16" s="5">
         <v>10</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D16" s="47" t="s">
+      <c r="D16" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="E16" s="49">
+      <c r="E16" s="43">
         <v>46164</v>
       </c>
-      <c r="F16" s="41" t="s">
+      <c r="F16" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="G16" s="44" t="s">
+      <c r="G16" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="H16" s="45" t="s">
+      <c r="H16" s="39" t="s">
         <v>60</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="J16" s="46">
+      <c r="J16" s="40">
         <v>45300</v>
       </c>
+      <c r="K16" s="4"/>
+      <c r="L16" s="44"/>
     </row>
     <row r="17" spans="2:10" s="3" customFormat="1" ht="39" customHeight="1" thickBot="1">
       <c r="B17" s="14"/>
       <c r="C17" s="15"/>
       <c r="D17" s="21"/>
       <c r="E17" s="22"/>
       <c r="F17" s="23" t="s">
         <v>25</v>
       </c>
       <c r="G17" s="24" t="s">
         <v>26</v>
       </c>
       <c r="H17" s="21"/>
       <c r="I17" s="21"/>
       <c r="J17" s="25"/>
     </row>
     <row r="18" spans="2:10" ht="15" customHeight="1">
       <c r="B18" s="1"/>
       <c r="E18" s="18"/>
       <c r="J18" s="2"/>
     </row>
     <row r="21" spans="2:10">
       <c r="F21" s="4"/>
     </row>
   </sheetData>