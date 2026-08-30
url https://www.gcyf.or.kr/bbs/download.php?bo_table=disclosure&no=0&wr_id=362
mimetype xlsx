--- v0 (2026-06-26)
+++ v1 (2026-08-30)
@@ -4,56 +4,56 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\7_메모\202604 시책업무추진비 취합\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C47E6B6D-3134-4037-8A43-8998503B4BC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{5309D2CB-5D70-47E1-806D-283FB4E3F0E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3월 시책추진 업무추진비 내역" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3월 시책추진 업무추진비 내역'!$B$6:$J$26</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -1256,52 +1256,52 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:J30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J49" sqref="J49"/>
+    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="J25" sqref="J25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.25" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="83.75" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.25" customWidth="1"/>
     <col min="10" max="10" width="14.875" customWidth="1"/>
     <col min="12" max="12" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="7.5" customHeight="1" thickBot="1">
       <c r="B1" s="6"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="6"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
@@ -1325,52 +1325,52 @@
       <c r="B3" s="6"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="6"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
     <row r="4" spans="1:10" ht="39" customHeight="1">
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="57" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="57"/>
       <c r="E4" s="57"/>
       <c r="F4" s="8"/>
       <c r="G4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="9"/>
       <c r="I4" s="58">
-        <f>SUM(J7:J21)</f>
-        <v>1193610</v>
+        <f>SUM(J7:J25)</f>
+        <v>1474810</v>
       </c>
       <c r="J4" s="59"/>
     </row>
     <row r="5" spans="1:10" ht="18" customHeight="1" thickBot="1"/>
     <row r="6" spans="1:10" ht="39" customHeight="1">
       <c r="A6" s="10"/>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="12" t="s">