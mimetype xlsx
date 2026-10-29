--- v1 (2026-08-30)
+++ v2 (2026-10-29)
@@ -4,93 +4,93 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\USER\Desktop\지도점검\시책추진\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5309D2CB-5D70-47E1-806D-283FB4E3F0E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9726491-DB1C-42F5-BEAC-6F2C672F7608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28455" yWindow="870" windowWidth="29010" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="3월 시책추진 업무추진비 내역" sheetId="4" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" state="hidden" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3월 시책추진 업무추진비 내역'!$B$6:$J$26</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'3월 시책추진 업무추진비 내역'!$B$6:$J$27</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I4" i="4" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="85">
   <si>
     <t>기관명:</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>재단법인 고양시청소년재단</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>집행금액 합계 :</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>기관운영</t>
   </si>
   <si>
     <t>NO.</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>구분</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>시설명</t>
@@ -346,50 +346,61 @@
   <si>
     <t>웨스트진베이커리</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>학교밖지원센터</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>대안교육기관 연계협력 식사 및 회의진행을 위한 시책추진업무추진비 지출</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>애니골주막</t>
   </si>
   <si>
     <t>7명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>15명</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>9명</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>마두청소년수련관</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>파스쿠찌</t>
+  </si>
+  <si>
+    <t>시설 방문 및 벤치마킹(국립극장무대예술지원센터)</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="41" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="#,##0&quot;원&quot;"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="2"/>
@@ -768,51 +779,51 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="60">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection hidden="1"/>
     </xf>
@@ -931,50 +942,53 @@
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="9" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="15" xfId="1" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="15" xfId="5" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="11" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="17" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="18" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="41" fontId="8" fillId="0" borderId="10" xfId="5" applyFont="1" applyBorder="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right" vertical="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="176" fontId="10" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="쉼표 [0]" xfId="1" builtinId="6"/>
@@ -1254,778 +1268,850 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:L31"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A19" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="J25" sqref="J25"/>
+    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="I5" sqref="I5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="4.125" customWidth="1"/>
     <col min="2" max="2" width="8.625" customWidth="1"/>
     <col min="3" max="3" width="15" style="1" customWidth="1"/>
     <col min="4" max="4" width="27.25" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="26.25" style="1" customWidth="1"/>
     <col min="6" max="6" width="83.75" customWidth="1"/>
     <col min="7" max="7" width="16.625" style="1" customWidth="1"/>
     <col min="8" max="8" width="50.625" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="12.25" customWidth="1"/>
     <col min="10" max="10" width="14.875" customWidth="1"/>
+    <col min="11" max="11" width="10.25" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="9.875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="7.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:12" ht="7.5" customHeight="1" thickBot="1">
       <c r="B1" s="6"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="6"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
     </row>
-    <row r="2" spans="1:10" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
-      <c r="B2" s="54" t="s">
+    <row r="2" spans="1:12" ht="38.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B2" s="55" t="s">
         <v>36</v>
       </c>
-      <c r="C2" s="55"/>
-[...8 lines deleted...]
-    <row r="3" spans="1:10" ht="8.25" customHeight="1" thickTop="1">
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="57"/>
+    </row>
+    <row r="3" spans="1:12" ht="8.25" customHeight="1" thickTop="1">
       <c r="B3" s="6"/>
       <c r="C3" s="17"/>
       <c r="D3" s="17"/>
       <c r="E3" s="17"/>
       <c r="F3" s="6"/>
       <c r="G3" s="17"/>
       <c r="H3" s="17"/>
       <c r="I3" s="6"/>
       <c r="J3" s="6"/>
     </row>
-    <row r="4" spans="1:10" ht="39" customHeight="1">
+    <row r="4" spans="1:12" ht="39" customHeight="1">
       <c r="B4" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="57" t="s">
+      <c r="C4" s="58" t="s">
         <v>1</v>
       </c>
-      <c r="D4" s="57"/>
-      <c r="E4" s="57"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
       <c r="F4" s="8"/>
       <c r="G4" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="9"/>
-      <c r="I4" s="58">
-[...6 lines deleted...]
-    <row r="6" spans="1:10" ht="39" customHeight="1">
+      <c r="I4" s="59">
+        <f>SUM(J7:J26)</f>
+        <v>1501010</v>
+      </c>
+      <c r="J4" s="60"/>
+    </row>
+    <row r="5" spans="1:12" ht="18" customHeight="1" thickBot="1"/>
+    <row r="6" spans="1:12" ht="39" customHeight="1">
       <c r="A6" s="10"/>
       <c r="B6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>5</v>
       </c>
       <c r="D6" s="12" t="s">
         <v>6</v>
       </c>
       <c r="E6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="12" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="13" t="s">
         <v>10</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="39" customHeight="1">
+    <row r="7" spans="1:12" ht="39" customHeight="1">
       <c r="A7" s="10"/>
       <c r="B7" s="5">
         <v>1</v>
       </c>
       <c r="C7" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="19">
         <v>46133</v>
       </c>
       <c r="F7" s="27" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="16" t="s">
         <v>80</v>
       </c>
       <c r="H7" s="28" t="s">
         <v>38</v>
       </c>
       <c r="I7" s="16" t="s">
         <v>29</v>
       </c>
       <c r="J7" s="29">
         <v>97110</v>
       </c>
-    </row>
-    <row r="8" spans="1:10" ht="39" customHeight="1">
+      <c r="K7" s="4"/>
+      <c r="L7" s="54"/>
+    </row>
+    <row r="8" spans="1:12" ht="39" customHeight="1">
       <c r="A8" s="10"/>
       <c r="B8" s="5">
         <v>2</v>
       </c>
       <c r="C8" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="19">
         <v>46134</v>
       </c>
       <c r="F8" s="27" t="s">
         <v>40</v>
       </c>
       <c r="G8" s="16" t="s">
         <v>79</v>
       </c>
       <c r="H8" s="28" t="s">
         <v>39</v>
       </c>
       <c r="I8" s="16" t="s">
         <v>29</v>
       </c>
       <c r="J8" s="29">
         <v>23100</v>
       </c>
-    </row>
-    <row r="9" spans="1:10" ht="39" customHeight="1">
+      <c r="K8" s="4"/>
+      <c r="L8" s="54"/>
+    </row>
+    <row r="9" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
       <c r="A9" s="10"/>
       <c r="B9" s="5">
         <v>3</v>
       </c>
       <c r="C9" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="34" t="s">
-        <v>30</v>
-[...5 lines deleted...]
-        <v>41</v>
+        <v>82</v>
+      </c>
+      <c r="E9" s="19">
+        <v>46126</v>
+      </c>
+      <c r="F9" s="27" t="s">
+        <v>84</v>
       </c>
       <c r="G9" s="40" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>45</v>
+      </c>
+      <c r="H9" s="28" t="s">
+        <v>83</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="J9" s="47">
-[...3 lines deleted...]
-    <row r="10" spans="1:10" ht="39" customHeight="1">
+      <c r="J9" s="29">
+        <v>26200</v>
+      </c>
+      <c r="K9" s="4"/>
+      <c r="L9" s="54"/>
+    </row>
+    <row r="10" spans="1:12" ht="39" customHeight="1">
       <c r="A10" s="10"/>
       <c r="B10" s="5">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="C10" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D10" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E10" s="36">
         <v>46120</v>
       </c>
       <c r="F10" s="39" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="40" t="s">
         <v>34</v>
       </c>
       <c r="H10" s="41" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="I10" s="16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J10" s="47">
-        <v>22400</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" ht="39" customHeight="1">
+        <v>119000</v>
+      </c>
+      <c r="K10" s="4"/>
+      <c r="L10" s="54"/>
+    </row>
+    <row r="11" spans="1:12" ht="39" customHeight="1">
       <c r="A11" s="10"/>
       <c r="B11" s="5">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="C11" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D11" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E11" s="36">
         <v>46120</v>
       </c>
       <c r="F11" s="39" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G11" s="40" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="H11" s="41" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="I11" s="16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J11" s="47">
-        <v>57400</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" ht="39" customHeight="1">
+        <v>22400</v>
+      </c>
+      <c r="K11" s="4"/>
+      <c r="L11" s="54"/>
+    </row>
+    <row r="12" spans="1:12" ht="39" customHeight="1">
       <c r="A12" s="10"/>
       <c r="B12" s="5">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="C12" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="34" t="s">
         <v>30</v>
       </c>
-      <c r="E12" s="37">
-[...9 lines deleted...]
-        <v>49</v>
+      <c r="E12" s="36">
+        <v>46120</v>
+      </c>
+      <c r="F12" s="39" t="s">
+        <v>42</v>
+      </c>
+      <c r="G12" s="40" t="s">
+        <v>45</v>
+      </c>
+      <c r="H12" s="41" t="s">
+        <v>48</v>
       </c>
       <c r="I12" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="J12" s="48">
-[...3 lines deleted...]
-    <row r="13" spans="1:10" ht="39" customHeight="1">
+      <c r="J12" s="47">
+        <v>57400</v>
+      </c>
+      <c r="K12" s="4"/>
+      <c r="L12" s="54"/>
+    </row>
+    <row r="13" spans="1:12" ht="39" customHeight="1">
       <c r="A13" s="10"/>
       <c r="B13" s="5">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C13" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D13" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E13" s="37">
-        <v>46126</v>
+        <v>46122</v>
       </c>
       <c r="F13" s="42" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="G13" s="30" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="H13" s="31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I13" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J13" s="48">
-        <v>103000</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" ht="39" customHeight="1">
+        <v>273900</v>
+      </c>
+      <c r="K13" s="4"/>
+      <c r="L13" s="54"/>
+    </row>
+    <row r="14" spans="1:12" ht="39" customHeight="1">
       <c r="A14" s="10"/>
       <c r="B14" s="5">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>30</v>
       </c>
       <c r="E14" s="37">
         <v>46126</v>
       </c>
       <c r="F14" s="42" t="s">
         <v>44</v>
       </c>
       <c r="G14" s="30" t="s">
         <v>34</v>
       </c>
       <c r="H14" s="31" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="I14" s="16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J14" s="48">
-        <v>13800</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:10" ht="39" customHeight="1">
+        <v>103000</v>
+      </c>
+      <c r="K14" s="4"/>
+      <c r="L14" s="54"/>
+    </row>
+    <row r="15" spans="1:12" ht="39" customHeight="1">
       <c r="A15" s="10"/>
       <c r="B15" s="5">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>27</v>
       </c>
-      <c r="D15" s="35" t="s">
-[...12 lines deleted...]
-        <v>55</v>
+      <c r="D15" s="34" t="s">
+        <v>30</v>
+      </c>
+      <c r="E15" s="37">
+        <v>46126</v>
+      </c>
+      <c r="F15" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15" s="30" t="s">
+        <v>34</v>
+      </c>
+      <c r="H15" s="31" t="s">
+        <v>51</v>
       </c>
       <c r="I15" s="16" t="s">
-        <v>28</v>
-[...5 lines deleted...]
-    <row r="16" spans="1:10" ht="39" customHeight="1">
+        <v>29</v>
+      </c>
+      <c r="J15" s="48">
+        <v>13800</v>
+      </c>
+      <c r="K15" s="4"/>
+      <c r="L15" s="54"/>
+    </row>
+    <row r="16" spans="1:12" ht="39" customHeight="1">
       <c r="A16" s="10"/>
       <c r="B16" s="5">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D16" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E16" s="50">
         <v>46116</v>
       </c>
       <c r="F16" s="53" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G16" s="51" t="s">
-        <v>53</v>
+        <v>32</v>
       </c>
       <c r="H16" s="44" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="I16" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J16" s="49">
-        <v>21500</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:10" ht="39" customHeight="1">
+        <v>250000</v>
+      </c>
+      <c r="K16" s="4"/>
+      <c r="L16" s="54"/>
+    </row>
+    <row r="17" spans="1:12" ht="39" customHeight="1">
       <c r="A17" s="10"/>
       <c r="B17" s="5">
-        <v>11</v>
+        <v>10</v>
       </c>
       <c r="C17" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D17" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E17" s="50">
         <v>46116</v>
       </c>
       <c r="F17" s="53" t="s">
         <v>69</v>
       </c>
       <c r="G17" s="51" t="s">
         <v>53</v>
       </c>
       <c r="H17" s="44" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="I17" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J17" s="49">
-        <v>43000</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:10" ht="39" customHeight="1">
+        <v>21500</v>
+      </c>
+      <c r="K17" s="4"/>
+      <c r="L17" s="54"/>
+    </row>
+    <row r="18" spans="1:12" ht="39" customHeight="1">
       <c r="A18" s="10"/>
       <c r="B18" s="5">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="C18" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E18" s="50">
-        <v>46129</v>
+        <v>46116</v>
       </c>
       <c r="F18" s="53" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="G18" s="51" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="H18" s="44" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="I18" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J18" s="49">
-        <v>34100</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:10" ht="39" customHeight="1">
+        <v>43000</v>
+      </c>
+      <c r="K18" s="4"/>
+      <c r="L18" s="54"/>
+    </row>
+    <row r="19" spans="1:12" ht="39" customHeight="1">
       <c r="A19" s="10"/>
       <c r="B19" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="C19" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D19" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E19" s="50">
         <v>46129</v>
       </c>
       <c r="F19" s="53" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G19" s="51" t="s">
         <v>54</v>
       </c>
       <c r="H19" s="44" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I19" s="16" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="J19" s="49">
-        <v>93000</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:10" s="33" customFormat="1" ht="39" customHeight="1">
+        <v>34100</v>
+      </c>
+      <c r="K19" s="4"/>
+      <c r="L19" s="54"/>
+    </row>
+    <row r="20" spans="1:12" ht="39" customHeight="1">
       <c r="A20" s="10"/>
       <c r="B20" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C20" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="35" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="50">
         <v>46129</v>
       </c>
       <c r="F20" s="53" t="s">
         <v>70</v>
       </c>
       <c r="G20" s="51" t="s">
         <v>54</v>
       </c>
       <c r="H20" s="44" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="I20" s="16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J20" s="49">
-        <v>29300</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:10" ht="39" customHeight="1">
+        <v>93000</v>
+      </c>
+      <c r="K20" s="4"/>
+      <c r="L20" s="54"/>
+    </row>
+    <row r="21" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
       <c r="A21" s="10"/>
       <c r="B21" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C21" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D21" s="35" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>34</v>
+        <v>52</v>
+      </c>
+      <c r="E21" s="50">
+        <v>46129</v>
+      </c>
+      <c r="F21" s="53" t="s">
+        <v>70</v>
+      </c>
+      <c r="G21" s="51" t="s">
+        <v>54</v>
       </c>
       <c r="H21" s="44" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="I21" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="J21" s="32">
-[...3 lines deleted...]
-    <row r="22" spans="1:10" s="33" customFormat="1" ht="39" customHeight="1">
+      <c r="J21" s="49">
+        <v>29300</v>
+      </c>
+      <c r="K21" s="4"/>
+      <c r="L21" s="54"/>
+    </row>
+    <row r="22" spans="1:12" ht="39" customHeight="1">
       <c r="A22" s="10"/>
       <c r="B22" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="C22" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D22" s="35" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="E22" s="38">
         <v>46136</v>
       </c>
-      <c r="F22" s="45" t="s">
-        <v>64</v>
+      <c r="F22" s="52" t="s">
+        <v>61</v>
       </c>
       <c r="G22" s="43" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="H22" s="44" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="J22" s="49">
-[...3 lines deleted...]
-    <row r="23" spans="1:10" s="33" customFormat="1" ht="39" customHeight="1">
+      <c r="J22" s="32">
+        <v>13000</v>
+      </c>
+      <c r="K22" s="4"/>
+      <c r="L22" s="54"/>
+    </row>
+    <row r="23" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
       <c r="A23" s="10"/>
       <c r="B23" s="5">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C23" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D23" s="35" t="s">
         <v>63</v>
       </c>
       <c r="E23" s="38">
-        <v>46142</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>46136</v>
+      </c>
+      <c r="F23" s="45" t="s">
+        <v>64</v>
       </c>
       <c r="G23" s="43" t="s">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="H23" s="44" t="s">
         <v>66</v>
       </c>
       <c r="I23" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J23" s="49">
-        <v>15200</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:10" s="33" customFormat="1" ht="39" customHeight="1">
+        <v>35500</v>
+      </c>
+      <c r="K23" s="4"/>
+      <c r="L23" s="54"/>
+    </row>
+    <row r="24" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
       <c r="A24" s="10"/>
       <c r="B24" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C24" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D24" s="35" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E24" s="38">
-        <v>46125</v>
+        <v>46142</v>
       </c>
       <c r="F24" s="46" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="G24" s="43" t="s">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="H24" s="44" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="I24" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J24" s="49">
-        <v>58500</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:10" s="33" customFormat="1" ht="39" customHeight="1">
+        <v>15200</v>
+      </c>
+      <c r="K24" s="4"/>
+      <c r="L24" s="54"/>
+    </row>
+    <row r="25" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
       <c r="A25" s="10"/>
       <c r="B25" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C25" s="20" t="s">
         <v>27</v>
       </c>
       <c r="D25" s="35" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E25" s="38">
-        <v>46119</v>
+        <v>46125</v>
       </c>
       <c r="F25" s="46" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="G25" s="43" t="s">
-        <v>81</v>
+        <v>74</v>
       </c>
       <c r="H25" s="44" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I25" s="16" t="s">
         <v>28</v>
       </c>
       <c r="J25" s="49">
+        <v>58500</v>
+      </c>
+      <c r="K25" s="4"/>
+      <c r="L25" s="54"/>
+    </row>
+    <row r="26" spans="1:12" s="33" customFormat="1" ht="39" customHeight="1">
+      <c r="A26" s="10"/>
+      <c r="B26" s="5">
+        <v>19</v>
+      </c>
+      <c r="C26" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" s="35" t="s">
+        <v>76</v>
+      </c>
+      <c r="E26" s="38">
+        <v>46119</v>
+      </c>
+      <c r="F26" s="46" t="s">
+        <v>77</v>
+      </c>
+      <c r="G26" s="43" t="s">
+        <v>81</v>
+      </c>
+      <c r="H26" s="44" t="s">
+        <v>78</v>
+      </c>
+      <c r="I26" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="J26" s="49">
         <v>172000</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="F26" s="23" t="s">
+      <c r="K26" s="4"/>
+      <c r="L26" s="54"/>
+    </row>
+    <row r="27" spans="1:12" s="3" customFormat="1" ht="39" customHeight="1" thickBot="1">
+      <c r="B27" s="14"/>
+      <c r="C27" s="15"/>
+      <c r="D27" s="21"/>
+      <c r="E27" s="22"/>
+      <c r="F27" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="G26" s="24" t="s">
+      <c r="G27" s="24" t="s">
         <v>26</v>
       </c>
-      <c r="H26" s="21"/>
-[...9 lines deleted...]
-      <c r="F30" s="4"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="21"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="4"/>
+    </row>
+    <row r="28" spans="1:12" ht="15" customHeight="1">
+      <c r="B28" s="1"/>
+      <c r="E28" s="18"/>
+      <c r="J28" s="2"/>
+    </row>
+    <row r="31" spans="1:12">
+      <c r="F31" s="4"/>
     </row>
   </sheetData>
-  <autoFilter ref="B6:J26" xr:uid="{00000000-0009-0000-0000-000000000000}">
-[...1 lines deleted...]
-      <sortCondition ref="E6:E26"/>
+  <autoFilter ref="B6:J27" xr:uid="{00000000-0009-0000-0000-000000000000}">
+    <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B7:J27">
+      <sortCondition ref="E6:E27"/>
     </sortState>
   </autoFilter>
   <mergeCells count="3">
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="C4:E4"/>
     <mergeCell ref="I4:J4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="44" orientation="landscape" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="2">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000000000000}">
           <x14:formula1>
             <xm:f>Sheet2!$C$2:$C$12</xm:f>
           </x14:formula1>
-          <xm:sqref>D1:D6 D26:D1048576</xm:sqref>
+          <xm:sqref>D1:D6 D27:D1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0000-000001000000}">
           <x14:formula1>
             <xm:f>Sheet2!$B$2</xm:f>
           </x14:formula1>
-          <xm:sqref>C1:C6 C26:C1048576</xm:sqref>
+          <xm:sqref>C1:C6 C27:C1048576</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:C12"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B10" sqref="B10:B11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="3" max="3" width="25.5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:3">
       <c r="B2" t="s">
         <v>3</v>
       </c>
       <c r="C2" t="s">